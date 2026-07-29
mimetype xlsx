--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -18,52 +18,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="fees" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="56" formatCode="&quot;上午/下午 &quot;hh&quot;時&quot;mm&quot;分&quot;ss&quot;秒 &quot;"/>
+    <numFmt numFmtId="164" formatCode="0000000000"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -387,3882 +388,3330 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B478"/>
+  <dimension ref="A1:B409"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>city</v>
       </c>
       <c r="B1" t="str">
         <v>fee</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>laatamna</v>
+        <v>tantan</v>
       </c>
       <c r="B2">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>skhirat</v>
+        <v>meknes</v>
       </c>
       <c r="B3">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>nador</v>
+        <v>sidi abdellah ghiat</v>
       </c>
       <c r="B4">
         <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>bouderbala</v>
+        <v>tiflet</v>
       </c>
       <c r="B5">
         <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>tantan</v>
+        <v>skhirat</v>
       </c>
       <c r="B6">
         <v>45</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>aghmat</v>
       </c>
       <c r="B7">
         <v>43</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>el bazaza</v>
+        <v>playa</v>
       </c>
       <c r="B8">
         <v>45</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>tiouli</v>
+        <v>oulad said</v>
       </c>
       <c r="B9">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>oulad said</v>
+        <v>ben guerir</v>
       </c>
       <c r="B10">
         <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>tiflet</v>
+        <v>el mansouria</v>
       </c>
       <c r="B11">
         <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>sale al jadida</v>
       </c>
       <c r="B12">
         <v>45</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>casablanca - derb milan</v>
+        <v>oulad fraj</v>
       </c>
       <c r="B13">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>casablanca - lamkansa</v>
+        <v>souk elarbaa du gharb</v>
       </c>
       <c r="B14">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>meknes</v>
+        <v>figuig</v>
       </c>
       <c r="B15">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>figuig</v>
+        <v>mediouna</v>
       </c>
       <c r="B16">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>sidi abdellah ghiat</v>
+        <v>el bazaza</v>
       </c>
       <c r="B17">
         <v>45</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>el mansouria</v>
+        <v>oulad ismail</v>
       </c>
       <c r="B18">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>farkhana</v>
+        <v>kasba tadla</v>
       </c>
       <c r="B19">
         <v>45</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>oulad ismail</v>
+        <v>tiouli</v>
       </c>
       <c r="B20">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>mediouna</v>
+        <v>tizi ouasli</v>
       </c>
       <c r="B21">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>martil</v>
+        <v>touissite</v>
       </c>
       <c r="B22">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>casablanca - racine</v>
+        <v>laatamna</v>
       </c>
       <c r="B23">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>playa</v>
+        <v>amizmiz</v>
       </c>
       <c r="B24">
         <v>45</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>taliouine</v>
+        <v>aghroud</v>
       </c>
       <c r="B25">
         <v>45</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>souk elarbaa du gharb</v>
+        <v>taroudant</v>
       </c>
       <c r="B26">
         <v>45</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>boufakrane</v>
+        <v>guelmim</v>
       </c>
       <c r="B27">
         <v>45</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>ben guerir</v>
+        <v>martil</v>
       </c>
       <c r="B28">
         <v>45</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>oulad fraj</v>
+        <v>boufakrane</v>
       </c>
       <c r="B29">
         <v>45</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>kasba tadla</v>
+        <v>sidi ifni</v>
       </c>
       <c r="B30">
         <v>45</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>casablanca - sidi maarouf</v>
+        <v>rich</v>
       </c>
       <c r="B31">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>rich</v>
+        <v>taliouine</v>
       </c>
       <c r="B32">
         <v>45</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>casablanca - anfa</v>
+        <v>dar el kebdani</v>
       </c>
       <c r="B33">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>tizi ouasli</v>
+        <v>ait baha</v>
       </c>
       <c r="B34">
-        <v>29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>sidi ifni</v>
+        <v>rabat</v>
       </c>
       <c r="B35">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>dar el kebdani</v>
+        <v>farkhana</v>
       </c>
       <c r="B36">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>fadesa</v>
+        <v>mohammedia</v>
       </c>
       <c r="B37">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>casablanca - ancienne medina</v>
+        <v>el ain</v>
       </c>
       <c r="B38">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>marina smir</v>
+        <v>zaouiat cheikh</v>
       </c>
       <c r="B39">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>guelmim</v>
+        <v>bouznika</v>
       </c>
       <c r="B40">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>ait baha</v>
+        <v>temsia</v>
       </c>
       <c r="B41">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>bouznika</v>
+        <v>fadesa</v>
       </c>
       <c r="B42">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>rabat</v>
+        <v>ifrane</v>
       </c>
       <c r="B43">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>ifrane</v>
+        <v>safi</v>
       </c>
       <c r="B44">
         <v>45</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>casablanca - maarif</v>
+        <v>nador</v>
       </c>
       <c r="B45">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>casablanca - abdelmoumen</v>
+        <v>azrou</v>
       </c>
       <c r="B46">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>azrou</v>
+        <v>biougra</v>
       </c>
       <c r="B47">
         <v>45</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>jerf</v>
+        <v>tit mellil</v>
       </c>
       <c r="B48">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>touissite</v>
+        <v>bouderbala</v>
       </c>
       <c r="B49">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>region kech</v>
+        <v>agadir</v>
       </c>
       <c r="B50">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>taroudant</v>
+        <v>taddart - agadir</v>
       </c>
       <c r="B51">
         <v>45</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>amizmiz</v>
+        <v>boudnib</v>
       </c>
       <c r="B52">
         <v>45</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>aghroud</v>
+        <v>marrakech</v>
       </c>
       <c r="B53">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>zaouiat cheikh</v>
+        <v>benseragou</v>
       </c>
       <c r="B54">
         <v>45</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>agadir</v>
+        <v>jamaat shaim</v>
       </c>
       <c r="B55">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>mohammedia</v>
+        <v>jerf</v>
       </c>
       <c r="B56">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>ain beda</v>
+        <v>marina smir</v>
       </c>
       <c r="B57">
         <v>35</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>midar</v>
+        <v>bab berred</v>
       </c>
       <c r="B58">
         <v>45</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>taddart - agadir</v>
+        <v>region kech</v>
       </c>
       <c r="B59">
         <v>45</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>casablanca - hay el farah</v>
+        <v>ourzazate-taznakht</v>
       </c>
       <c r="B60">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>benseragou</v>
+        <v>tamesna</v>
       </c>
       <c r="B61">
         <v>45</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>casablanca - mandarona</v>
+        <v>region casa</v>
       </c>
       <c r="B62">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>el ain</v>
+        <v>laayayta</v>
       </c>
       <c r="B63">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>temsia</v>
+        <v>midar</v>
       </c>
       <c r="B64">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>marrakech</v>
+        <v>zemamra</v>
       </c>
       <c r="B65">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>casablanca - ghandi</v>
+        <v>ksar sghir</v>
       </c>
       <c r="B66">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>berrchid</v>
+        <v>tiddas</v>
       </c>
       <c r="B67">
         <v>45</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>had draa</v>
+        <v>taghazout</v>
       </c>
       <c r="B68">
         <v>45</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>region casa</v>
+        <v>berrchid</v>
       </c>
       <c r="B69">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>zemamra</v>
+        <v>naima</v>
       </c>
       <c r="B70">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>boudnib</v>
+        <v>el ksiba</v>
       </c>
       <c r="B71">
         <v>45</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>ourzazate-taznakht</v>
+        <v>souk el had des bradia</v>
       </c>
       <c r="B72">
         <v>45</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>tamesna</v>
+        <v>had draa</v>
       </c>
       <c r="B73">
         <v>45</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>casablanca - ben msik</v>
+        <v>fes</v>
       </c>
       <c r="B74">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>ajdir - al hoceima</v>
+        <v>msmouda</v>
       </c>
       <c r="B75">
         <v>45</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
         <v>bir jdid</v>
       </c>
       <c r="B76">
         <v>45</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>msmouda</v>
+        <v>fnideq</v>
       </c>
       <c r="B77">
         <v>45</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>casablanca - belvédère</v>
+        <v>ajdir - al hoceima</v>
       </c>
       <c r="B78">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>casablanca - anassi</v>
+        <v>imzouren</v>
       </c>
       <c r="B79">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>el ksabi</v>
       </c>
       <c r="B80">
         <v>39</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>boulenouar</v>
+        <v>akermoud</v>
       </c>
       <c r="B81">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>el ksiba</v>
+        <v>sefrou</v>
       </c>
       <c r="B82">
         <v>45</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>biougra</v>
+        <v>jaadar</v>
       </c>
       <c r="B83">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>safi</v>
+        <v>el haj kaddour</v>
       </c>
       <c r="B84">
         <v>45</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>fnideq</v>
+        <v>boulenouar</v>
       </c>
       <c r="B85">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>naima</v>
+        <v>bouanane</v>
       </c>
       <c r="B86">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>casablanca - lissassfa</v>
+        <v>zaida</v>
       </c>
       <c r="B87">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>sebt gzoula</v>
+        <v>ain beda</v>
       </c>
       <c r="B88">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>bab berred</v>
+        <v>youssoufia</v>
       </c>
       <c r="B89">
         <v>45</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>fes</v>
+        <v>zeghanghane</v>
       </c>
       <c r="B90">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>el haj kaddour</v>
+        <v>sidi bouzid</v>
       </c>
       <c r="B91">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>casablanca - azhar</v>
+        <v>tazaa</v>
       </c>
       <c r="B92">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>jamaat shaim</v>
+        <v>boujad</v>
       </c>
       <c r="B93">
         <v>45</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>ksar sghir</v>
+        <v>sebt gzoula</v>
       </c>
       <c r="B94">
         <v>45</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>casablanca - ain diab</v>
+        <v>loudaya</v>
       </c>
       <c r="B95">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>akermoud</v>
+        <v>ait milk</v>
       </c>
       <c r="B96">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>tiddas</v>
+        <v>sebaa ayoune</v>
       </c>
       <c r="B97">
         <v>45</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>tit mellil</v>
+        <v>lamriss</v>
       </c>
       <c r="B98">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>taounat</v>
+        <v>sebt lguerdan</v>
       </c>
       <c r="B99">
         <v>45</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>ait milk</v>
+        <v>bab marzouka</v>
       </c>
       <c r="B100">
         <v>45</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>souk el had des bradia</v>
+        <v>bouskoura</v>
       </c>
       <c r="B101">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>ait youssef</v>
+        <v>taounat</v>
       </c>
       <c r="B102">
         <v>45</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>zeghanghane</v>
+        <v>lala mimouna</v>
       </c>
       <c r="B103">
         <v>39</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>casablanca - al fida</v>
+        <v>guisser</v>
       </c>
       <c r="B104">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>taghazout</v>
+        <v>tikiouine</v>
       </c>
       <c r="B105">
         <v>45</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>laayayta</v>
+        <v>guercif</v>
       </c>
       <c r="B106">
         <v>45</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>sidi bouzid</v>
+        <v>el jadida</v>
       </c>
       <c r="B107">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>jaadar</v>
+        <v>sidi allal el bahraoui</v>
       </c>
       <c r="B108">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>tazaa</v>
+        <v>guenfouda</v>
       </c>
       <c r="B109">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>outet lhaj</v>
+        <v>souihla</v>
       </c>
       <c r="B110">
         <v>45</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>casablanca - bernoussi</v>
+        <v>kelaat m'gouna</v>
       </c>
       <c r="B111">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>guercif</v>
+        <v>oulmes</v>
       </c>
       <c r="B112">
         <v>45</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>casablanca - al mostakbal</v>
+        <v>taourirt</v>
       </c>
       <c r="B113">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>khouribga</v>
+        <v>ihadaden</v>
       </c>
       <c r="B114">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>casablanca - garage allal</v>
+        <v>ait youssef</v>
       </c>
       <c r="B115">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>imzouren</v>
+        <v>chellalat</v>
       </c>
       <c r="B116">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>sebaa ayoune</v>
+        <v>briksha</v>
       </c>
       <c r="B117">
         <v>45</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>sebt lguerdan</v>
+        <v>fkih ben salah</v>
       </c>
       <c r="B118">
         <v>45</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>sefrou</v>
+        <v>taza</v>
       </c>
       <c r="B119">
         <v>45</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>boujad</v>
+        <v>aknoul</v>
       </c>
       <c r="B120">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>bouanane</v>
+        <v>khmis zmamra</v>
       </c>
       <c r="B121">
         <v>45</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>youssoufia</v>
+        <v>oualidia</v>
       </c>
       <c r="B122">
         <v>45</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>tikiouine</v>
+        <v>moulay bousselham</v>
       </c>
       <c r="B123">
         <v>45</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>fkih ben salah</v>
+        <v>khouribga</v>
       </c>
       <c r="B124">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>zaida</v>
+        <v>ain allah</v>
       </c>
       <c r="B125">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>loudaya</v>
+        <v>deroua</v>
       </c>
       <c r="B126">
         <v>35</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>casablanca - hay moulay rachid</v>
+        <v>haouzia</v>
       </c>
       <c r="B127">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>briksha</v>
+        <v>errahma</v>
       </c>
       <c r="B128">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>lamriss</v>
+        <v>jerada</v>
       </c>
       <c r="B129">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>bouskoura</v>
+        <v>ait melloul</v>
       </c>
       <c r="B130">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>taza</v>
+        <v>berkane</v>
       </c>
       <c r="B131">
         <v>45</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>bab marzouka</v>
+        <v>kariat arekmane</v>
       </c>
       <c r="B132">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>casablanca - sidi othmane</v>
+        <v>kettara</v>
       </c>
       <c r="B133">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>el jadida</v>
+        <v>ait oumribet</v>
       </c>
       <c r="B134">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>souihla</v>
+        <v>mechraa belksiri</v>
       </c>
       <c r="B135">
         <v>45</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>moulay bousselham</v>
+        <v>ouazzane</v>
       </c>
       <c r="B136">
         <v>45</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>oualidia</v>
+        <v>mers el lkhir</v>
       </c>
       <c r="B137">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>ihadaden</v>
+        <v>tagadirt</v>
       </c>
       <c r="B138">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>kelaat m'gouna</v>
+        <v>houara</v>
       </c>
       <c r="B139">
         <v>45</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>errahma</v>
+        <v>oulad ghanem</v>
       </c>
       <c r="B140">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>sidi allal el bahraoui</v>
+        <v>imintanoute</v>
       </c>
       <c r="B141">
         <v>45</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>mers el lkhir</v>
+        <v>sidi bouknadel</v>
       </c>
       <c r="B142">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>houara</v>
+        <v>boumalne dades</v>
       </c>
       <c r="B143">
         <v>45</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>casablanca - bachkou</v>
+        <v>achakar</v>
       </c>
       <c r="B144">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>aknoul</v>
+        <v>zoualeth dkhissa</v>
       </c>
       <c r="B145">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>ain allah</v>
+        <v>ahfir</v>
       </c>
       <c r="B146">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>haouzia</v>
+        <v>asilah</v>
       </c>
       <c r="B147">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>guisser</v>
+        <v>basatine el manzeh</v>
       </c>
       <c r="B148">
         <v>45</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>casablanca - lahraouine</v>
+        <v>arfoud</v>
       </c>
       <c r="B149">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>lala mimouna</v>
+        <v>oujda</v>
       </c>
       <c r="B150">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>ouazzane</v>
+        <v>ras el ma</v>
       </c>
       <c r="B151">
         <v>45</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>oulmes</v>
+        <v>dcheira el jihadia</v>
       </c>
       <c r="B152">
         <v>45</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>tagadirt</v>
+        <v>benslimane</v>
       </c>
       <c r="B153">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>khmis zmamra</v>
+        <v>moulay idriss zerhoun</v>
       </c>
       <c r="B154">
         <v>45</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>jerada</v>
+        <v>errachidia</v>
       </c>
       <c r="B155">
         <v>45</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>deroua</v>
+        <v>bni bouayach - al hoceima</v>
       </c>
       <c r="B156">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>guenfouda</v>
+        <v>maaziz</v>
       </c>
       <c r="B157">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>chellalat</v>
+        <v>chouiter</v>
       </c>
       <c r="B158">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>imintanoute</v>
+        <v>tafersit</v>
       </c>
       <c r="B159">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>casablanca - riveira</v>
+        <v>tanger</v>
       </c>
       <c r="B160">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>taourirt</v>
+        <v>mirleft</v>
       </c>
       <c r="B161">
         <v>45</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>casablanca - sbata</v>
+        <v>lahri</v>
       </c>
       <c r="B162">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>kariat arekmane</v>
+        <v>ait aizza</v>
       </c>
       <c r="B163">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>bni bouayach - al hoceima</v>
+        <v>oulad dahhou</v>
       </c>
       <c r="B164">
         <v>45</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>berkane</v>
+        <v>khenifra</v>
       </c>
       <c r="B165">
         <v>45</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>errachidia</v>
+        <v>zaio</v>
       </c>
       <c r="B166">
         <v>45</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>ait melloul</v>
+        <v>laayoune charkiya</v>
       </c>
       <c r="B167">
         <v>45</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>dar bouazza</v>
+        <v>boulemane</v>
       </c>
       <c r="B168">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>casablanca - oulfa</v>
+        <v>talmest</v>
       </c>
       <c r="B169">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>sidi smail</v>
+        <v>belaaguid</v>
       </c>
       <c r="B170">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>zaio</v>
+        <v>sidi smail</v>
       </c>
       <c r="B171">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>lahri</v>
+        <v>sidi yahya gharb</v>
       </c>
       <c r="B172">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>mechraa belksiri</v>
+        <v>smimou</v>
       </c>
       <c r="B173">
         <v>45</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>risani</v>
+        <v>dar bouazza</v>
       </c>
       <c r="B174">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>oulad ghanem</v>
+        <v>larache</v>
       </c>
       <c r="B175">
         <v>45</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>ait oumribet</v>
+        <v>ben ahmed</v>
       </c>
       <c r="B176">
         <v>45</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>tafersit</v>
+        <v>foum oudi</v>
       </c>
       <c r="B177">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>moulay idriss zerhoun</v>
+        <v>azilal</v>
       </c>
       <c r="B178">
         <v>45</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>ras el ma</v>
+        <v>taddart - taza</v>
       </c>
       <c r="B179">
         <v>45</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>achakar</v>
+        <v>amsa</v>
       </c>
       <c r="B180">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>dcheira el jihadia</v>
+        <v>sidi kacem</v>
       </c>
       <c r="B181">
         <v>45</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>boumalne dades</v>
+        <v>sidi ishaq</v>
       </c>
       <c r="B182">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>sidi bouknadel</v>
+        <v>issaguen</v>
       </c>
       <c r="B183">
         <v>45</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>kettara</v>
+        <v>tagharte</v>
       </c>
       <c r="B184">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>benslimane</v>
+        <v>oued amlil</v>
       </c>
       <c r="B185">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>casablanca - sid al khadir</v>
+        <v>cabo negro</v>
       </c>
       <c r="B186">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>arfoud</v>
+        <v>sidi taibi</v>
       </c>
       <c r="B187">
         <v>45</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>larache</v>
+        <v>madagh</v>
       </c>
       <c r="B188">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>casablanca - oasis</v>
+        <v>ouarzazate</v>
       </c>
       <c r="B189">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>ahfir</v>
+        <v>oulad teima</v>
       </c>
       <c r="B190">
         <v>45</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>sidi jaber</v>
+        <v>khenichet</v>
       </c>
       <c r="B191">
         <v>45</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>casablanca - beauséjour</v>
+        <v>khemissat</v>
       </c>
       <c r="B192">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>basatine el manzeh</v>
+        <v>inezgane</v>
       </c>
       <c r="B193">
         <v>45</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>casablanca - attacharok</v>
+        <v>demnate</v>
       </c>
       <c r="B194">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>oujda</v>
+        <v>missour</v>
       </c>
       <c r="B195">
         <v>45</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>zoualeth dkhissa</v>
+        <v>tenrara</v>
       </c>
       <c r="B196">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>laayoune</v>
+        <v>meskala</v>
       </c>
       <c r="B197">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>asilah</v>
+        <v>ain beni mathar</v>
       </c>
       <c r="B198">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>sidi kacem</v>
+        <v>ouled mbarek - beni mellal</v>
       </c>
       <c r="B199">
         <v>45</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>chouiter</v>
+        <v>skoura</v>
       </c>
       <c r="B200">
         <v>45</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>casablanca - floride</v>
+        <v>hattane</v>
       </c>
       <c r="B201">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>ait aizza</v>
+        <v>sidi aidi</v>
       </c>
       <c r="B202">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>azilal</v>
+        <v>oulad moussa</v>
       </c>
       <c r="B203">
         <v>45</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>sidi yahya gharb</v>
+        <v>imouzzer</v>
       </c>
       <c r="B204">
         <v>45</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>taddart - taza</v>
+        <v>ait amira</v>
       </c>
       <c r="B205">
         <v>45</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>casablanca - palmier</v>
+        <v>mnar</v>
       </c>
       <c r="B206">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>laayoune charkiya</v>
+        <v>laayoune</v>
       </c>
       <c r="B207">
         <v>45</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>madagh</v>
+        <v>tnin ghiat</v>
       </c>
       <c r="B208">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>sidi bennour</v>
+        <v>oulad zmam</v>
       </c>
       <c r="B209">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>tagharte</v>
+        <v>mechra bel ksiri</v>
       </c>
       <c r="B210">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>talmest</v>
+        <v>douar sidi ali</v>
       </c>
       <c r="B211">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>tanger</v>
+        <v>ain raggada</v>
       </c>
       <c r="B212">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>ben ahmed</v>
+        <v>lagfifat</v>
       </c>
       <c r="B213">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>tinajdad</v>
+        <v>oued zem</v>
       </c>
       <c r="B214">
         <v>45</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>maaziz</v>
+        <v>ouled ayad</v>
       </c>
       <c r="B215">
         <v>45</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>oulad dahhou</v>
+        <v>tarfaya</v>
       </c>
       <c r="B216">
         <v>45</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>cabo negro</v>
+        <v>itzer</v>
       </c>
       <c r="B217">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>mirleft</v>
+        <v>belfaa</v>
       </c>
       <c r="B218">
         <v>45</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>khenifra</v>
+        <v>nouaceur</v>
       </c>
       <c r="B219">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>belaaguid</v>
+        <v>elbrouj</v>
       </c>
       <c r="B220">
         <v>45</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>casablanca - sidi moumen</v>
+        <v>beni ensar</v>
       </c>
       <c r="B221">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>casablanca - bourgogne</v>
+        <v>tamelalt</v>
       </c>
       <c r="B222">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>imouzzer</v>
+        <v>oulad hassoune</v>
       </c>
       <c r="B223">
         <v>45</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>casablanca - centre ville</v>
+        <v>al aaroui</v>
       </c>
       <c r="B224">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>ouled mbarek - beni mellal</v>
+        <v>azla</v>
       </c>
       <c r="B225">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>smimou</v>
+        <v>azemmour</v>
       </c>
       <c r="B226">
         <v>45</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>foum oudi</v>
+        <v>sidi bennour</v>
       </c>
       <c r="B227">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>sidi aidi</v>
+        <v>sidi yahya zaer</v>
       </c>
       <c r="B228">
         <v>45</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>targuist - al hoceima</v>
+        <v>oulad youssef</v>
       </c>
       <c r="B229">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>elbrouj</v>
+        <v>sidi jaber</v>
       </c>
       <c r="B230">
         <v>45</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>sidi ishaq</v>
+        <v>dlalha</v>
       </c>
       <c r="B231">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>lagfifat</v>
+        <v>oulad yahya</v>
       </c>
       <c r="B232">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>inezgane</v>
+        <v>essamara</v>
       </c>
       <c r="B233">
         <v>45</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>ouarzazate</v>
+        <v>bouizakarne</v>
       </c>
       <c r="B234">
         <v>45</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>oulad moussa</v>
+        <v>ranat</v>
       </c>
       <c r="B235">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>boulemane</v>
+        <v>had khamouja</v>
       </c>
       <c r="B236">
         <v>45</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>meskala</v>
+        <v>al hoceima</v>
       </c>
       <c r="B237">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>oulad teima</v>
+        <v>ain chair</v>
       </c>
       <c r="B238">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>amsa</v>
+        <v>ouargui</v>
       </c>
       <c r="B239">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>itzer</v>
+        <v>adouz</v>
       </c>
       <c r="B240">
         <v>39</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>casablanca - polo</v>
+        <v>ghorm elam</v>
       </c>
       <c r="B241">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>mechra bel ksiri</v>
+        <v>agdz</v>
       </c>
       <c r="B242">
         <v>45</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>hattane</v>
+        <v>el gara</v>
       </c>
       <c r="B243">
         <v>45</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>khenichet</v>
+        <v>ain cheggag</v>
       </c>
       <c r="B244">
         <v>45</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>sidi taibi</v>
+        <v>kelaa des sraghna</v>
       </c>
       <c r="B245">
         <v>45</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>casablanca - el hank</v>
+        <v>koki</v>
       </c>
       <c r="B246">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>casablanca - el hana</v>
+        <v>el hajeb</v>
       </c>
       <c r="B247">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>demnate</v>
+        <v>mdiq</v>
       </c>
       <c r="B248">
         <v>45</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>aklim</v>
+        <v>ait moussa</v>
       </c>
       <c r="B249">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>missour</v>
+        <v>tamansourt</v>
       </c>
       <c r="B250">
         <v>45</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>casablanca - hay tissir</v>
+        <v>targuist - al hoceima</v>
       </c>
       <c r="B251">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>khemissat</v>
+        <v>rwadi</v>
       </c>
       <c r="B252">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>al aaroui</v>
+        <v>tendrara</v>
       </c>
       <c r="B253">
         <v>45</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>tnin ghiat</v>
+        <v>anza</v>
       </c>
       <c r="B254">
         <v>45</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>issaguen</v>
+        <v>touima</v>
       </c>
       <c r="B255">
         <v>45</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>ain beni mathar</v>
+        <v>ain atiq</v>
       </c>
       <c r="B256">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>beni ensar</v>
+        <v>bab taza</v>
       </c>
       <c r="B257">
         <v>45</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>casablanca - nassim ii</v>
+        <v>foum el ansar</v>
       </c>
       <c r="B258">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>casablanca - salmia</v>
+        <v>boujdour</v>
       </c>
       <c r="B259">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>oued amlil</v>
+        <v>settat</v>
       </c>
       <c r="B260">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>mnar</v>
+        <v>imjad</v>
       </c>
       <c r="B261">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>casablanca - ain sebaa</v>
+        <v>tinghir</v>
       </c>
       <c r="B262">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>tenrara</v>
+        <v>tighssaline</v>
       </c>
       <c r="B263">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>ain raggada</v>
+        <v>beni chiker</v>
       </c>
       <c r="B264">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>oued zem</v>
+        <v>aklim</v>
       </c>
       <c r="B265">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>ait amira</v>
+        <v>douyet</v>
       </c>
       <c r="B266">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>el gara</v>
+        <v>oulad yaich</v>
       </c>
       <c r="B267">
         <v>45</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>skoura</v>
+        <v>saidia</v>
       </c>
       <c r="B268">
         <v>45</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>oulad yahya</v>
+        <v>oulad rehou</v>
       </c>
       <c r="B269">
         <v>45</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>ghorm elam</v>
+        <v>tarrast</v>
       </c>
       <c r="B270">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>oulad hassoune</v>
+        <v>asni</v>
       </c>
       <c r="B271">
         <v>45</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>oulad zmam</v>
+        <v>sidi hajjaj</v>
       </c>
       <c r="B272">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>selouane</v>
+        <v>agard</v>
       </c>
       <c r="B273">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>tamelalt</v>
+        <v>region marrakech</v>
       </c>
       <c r="B274">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>douar sidi ali</v>
+        <v>moulay abdellah</v>
       </c>
       <c r="B275">
         <v>45</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>ain atiq</v>
+        <v>tagzert</v>
       </c>
       <c r="B276">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>ain cheggag</v>
+        <v>beni drar</v>
       </c>
       <c r="B277">
         <v>45</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>ouled ayad</v>
+        <v>casablanca</v>
       </c>
       <c r="B278">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>tarfaya</v>
+        <v>chichaoua</v>
       </c>
       <c r="B279">
         <v>45</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>ouargui</v>
+        <v>region meknes</v>
       </c>
       <c r="B280">
         <v>45</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>casablanca - hay al inara</v>
+        <v>ouled berhil</v>
       </c>
       <c r="B281">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>sidi hajjaj</v>
+        <v>sidi yahya du rharb</v>
       </c>
       <c r="B282">
         <v>45</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>essamara</v>
+        <v>selouane</v>
       </c>
       <c r="B283">
         <v>45</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>belfaa</v>
+        <v>dar ould zidouh</v>
       </c>
       <c r="B284">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>casablanca - hay mohammedi</v>
+        <v>aguelmous</v>
       </c>
       <c r="B285">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>el hajeb</v>
+        <v>tin mansour</v>
       </c>
       <c r="B286">
         <v>45</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>al hoceima</v>
+        <v>had soualem</v>
       </c>
       <c r="B287">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>dlalha</v>
+        <v>sale</v>
       </c>
       <c r="B288">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>casablanca - californie</v>
+        <v>tnin gharbia</v>
       </c>
       <c r="B289">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>casablanca - la gironde</v>
+        <v>sidi abdeljalil essaouira</v>
       </c>
       <c r="B290">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>moulay abdellah</v>
+        <v>souk khemis du sahel</v>
       </c>
       <c r="B291">
         <v>45</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>ait moussa</v>
+        <v>boumia</v>
       </c>
       <c r="B292">
         <v>45</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>ain chair</v>
+        <v>fezoune</v>
       </c>
       <c r="B293">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>kelaa des sraghna</v>
+        <v>ain chqef</v>
       </c>
       <c r="B294">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>ranat</v>
+        <v>souk sebt</v>
       </c>
       <c r="B295">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>oulad youssef</v>
+        <v>tnin chtouka</v>
       </c>
       <c r="B296">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>bab taza</v>
+        <v>sidi rahal</v>
       </c>
       <c r="B297">
         <v>45</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>nouaceur</v>
+        <v>sabaa aiyoun</v>
       </c>
       <c r="B298">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>mdiq</v>
+        <v>tlat bougedra</v>
       </c>
       <c r="B299">
         <v>45</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>tin mansour</v>
+        <v>bni tadjite</v>
       </c>
       <c r="B300">
         <v>45</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>adouz</v>
+        <v>ourika</v>
       </c>
       <c r="B301">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>tighssaline</v>
+        <v>tahannaout</v>
       </c>
       <c r="B302">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>had khamouja</v>
+        <v>mrirt</v>
       </c>
       <c r="B303">
         <v>45</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>boujdour</v>
+        <v>sidi zouine</v>
       </c>
       <c r="B304">
         <v>45</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>casablanca - mers sultan</v>
+        <v>oulad frej</v>
       </c>
       <c r="B305">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>agdz</v>
+        <v>ait ishaq</v>
       </c>
       <c r="B306">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>sidi yahya zaer</v>
+        <v>tamraght</v>
       </c>
       <c r="B307">
         <v>45</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>mrirt</v>
+        <v>aourir</v>
       </c>
       <c r="B308">
         <v>45</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>azla</v>
+        <v>temara</v>
       </c>
       <c r="B309">
         <v>40</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>asni</v>
+        <v>m'haya</v>
       </c>
       <c r="B310">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>settat</v>
+        <v>ain el aouda</v>
       </c>
       <c r="B311">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>bouizakarne</v>
+        <v>ben taieb</v>
       </c>
       <c r="B312">
         <v>45</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>sidi bibi</v>
+        <v>sidi hmad</v>
       </c>
       <c r="B313">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>oulad yaich</v>
+        <v>leqliaa</v>
       </c>
       <c r="B314">
         <v>45</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>tarrast</v>
+        <v>kabila</v>
       </c>
       <c r="B315">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>azemmour</v>
+        <v>ouled tayeb</v>
       </c>
       <c r="B316">
         <v>45</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>tendrara</v>
+        <v>fezouane</v>
       </c>
       <c r="B317">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>sidi yahya du rharb</v>
+        <v>souk el arbaa du gharb</v>
       </c>
       <c r="B318">
         <v>45</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>douyet</v>
+        <v>sidi bibi</v>
       </c>
       <c r="B319">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>region marrakech</v>
+        <v>mejjat</v>
       </c>
       <c r="B320">
         <v>45</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>agard</v>
+        <v>zaouyat sidi smail</v>
       </c>
       <c r="B321">
-        <v>39</v>
+        <v>47</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>had soualem</v>
+        <v>tahla</v>
       </c>
       <c r="B322">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>touima</v>
+        <v>midelt</v>
       </c>
       <c r="B323">
         <v>45</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>rwadi</v>
+        <v>afourar</v>
       </c>
       <c r="B324">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>tamansourt</v>
+        <v>ain erreggada</v>
       </c>
       <c r="B325">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>casablanca - cil</v>
+        <v>harhoura</v>
       </c>
       <c r="B326">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>boumia</v>
+        <v>driouch</v>
       </c>
       <c r="B327">
         <v>45</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>koki</v>
+        <v>sidi aissa ben ali</v>
       </c>
       <c r="B328">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>region meknes</v>
+        <v>tetouan</v>
       </c>
       <c r="B329">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>casablanca - hay moulay abdellah</v>
+        <v>echemmaia</v>
       </c>
       <c r="B330">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>anza</v>
+        <v>boukidan - al hoceima</v>
       </c>
       <c r="B331">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>beni drar</v>
+        <v>tamanar</v>
       </c>
       <c r="B332">
         <v>45</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>tinghir</v>
+        <v>aoulouz</v>
       </c>
       <c r="B333">
         <v>45</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>aguelmous</v>
+        <v>el attaouia</v>
       </c>
       <c r="B334">
         <v>45</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>imjad</v>
+        <v>essaouira</v>
       </c>
       <c r="B335">
         <v>45</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>ait ishaq</v>
+        <v>zraibat</v>
       </c>
       <c r="B336">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>foum el ansar</v>
+        <v>ain assafa</v>
       </c>
       <c r="B337">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>ouled berhil</v>
+        <v>tiznit</v>
       </c>
       <c r="B338">
         <v>45</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>oulad rehou</v>
+        <v>boujniba</v>
       </c>
       <c r="B339">
         <v>45</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>casablanca - sidi belyout</v>
+        <v>ouled said el oued</v>
       </c>
       <c r="B340">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>sidi rahal</v>
+        <v>moullay abdellah amghar</v>
       </c>
       <c r="B341">
         <v>45</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>temara</v>
+        <v>ounagha</v>
       </c>
       <c r="B342">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>saidia</v>
+        <v>dakhla</v>
       </c>
       <c r="B343">
         <v>45</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>beni chiker</v>
+        <v>mehdia</v>
       </c>
       <c r="B344">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>el attaouia</v>
+        <v>derdara</v>
       </c>
       <c r="B345">
         <v>45</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>tamraght</v>
+        <v>oued jdida</v>
       </c>
       <c r="B346">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>casablanca</v>
+        <v>masmouda</v>
       </c>
       <c r="B347">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>guelmima</v>
+        <v>beni mellal</v>
       </c>
       <c r="B348">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>sidi abdeljalil essaouira</v>
+        <v>drarga</v>
       </c>
       <c r="B349">
         <v>45</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>dar ould zidouh</v>
+        <v>karia ba mohamed</v>
       </c>
       <c r="B350">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>sidi zouine</v>
+        <v>tazenakht</v>
       </c>
       <c r="B351">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>casablanca - habous</v>
+        <v>ain taoujdate</v>
       </c>
       <c r="B352">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>bni tadjite</v>
+        <v>kenitra</v>
       </c>
       <c r="B353">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>ain chqef</v>
+        <v>rommani</v>
       </c>
       <c r="B354">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>casablanca - 2 mars</v>
+        <v>settat - sidi hajaj</v>
       </c>
       <c r="B355">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>fezoune</v>
+        <v>tamait</v>
       </c>
       <c r="B356">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>tnin gharbia</v>
+        <v>zagora</v>
       </c>
       <c r="B357">
         <v>45</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>sale</v>
+        <v>sidi hajaj</v>
       </c>
       <c r="B358">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>casablanca - jawhara</v>
+        <v>imi ouaddar</v>
       </c>
       <c r="B359">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>souk el arbaa du gharb</v>
+        <v>gzenaya</v>
       </c>
       <c r="B360">
         <v>45</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>tagzert</v>
+        <v>ait ourir</v>
       </c>
       <c r="B361">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>chichaoua</v>
+        <v>lamjaara</v>
       </c>
       <c r="B362">
         <v>45</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>tahannaout</v>
+        <v>zoumi</v>
       </c>
       <c r="B363">
         <v>45</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>aourir</v>
+        <v>stehat</v>
       </c>
       <c r="B364">
         <v>45</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>casablanca - val fleurie</v>
+        <v>sidi redouane</v>
       </c>
       <c r="B365">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>souk khemis du sahel</v>
+        <v>khmis rmila</v>
       </c>
       <c r="B366">
         <v>45</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>tnin chtouka</v>
+        <v>tamesluht</v>
       </c>
       <c r="B367">
         <v>45</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>tlat bougedra</v>
+        <v>laaouamera</v>
       </c>
       <c r="B368">
         <v>45</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>m'haya</v>
+        <v>livo depot casablanca</v>
       </c>
       <c r="B369">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>zaouyat sidi smail</v>
+        <v>oued laou</v>
       </c>
       <c r="B370">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>driouch</v>
+        <v>taghbalt</v>
       </c>
       <c r="B371">
         <v>45</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>casablanca - gauthier</v>
+        <v>sidi bousber</v>
       </c>
       <c r="B372">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>tamait</v>
+        <v>ksar el kebir</v>
       </c>
       <c r="B373">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>sidi hmad</v>
+        <v>chefchaouen</v>
       </c>
       <c r="B374">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>harhoura</v>
+        <v>teroual</v>
       </c>
       <c r="B375">
         <v>45</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>ourika</v>
+        <v>bouaassida</v>
       </c>
       <c r="B376">
         <v>45</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>casablanca - derb ghalef</v>
+        <v>dalia</v>
       </c>
       <c r="B377">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>afourar</v>
+        <v>tamaris</v>
       </c>
       <c r="B378">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>kabila</v>
+        <v>tafetachte</v>
       </c>
       <c r="B379">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>tetouan</v>
+        <v>el jebha</v>
       </c>
       <c r="B380">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>souk sebt</v>
+        <v>merzouga</v>
       </c>
       <c r="B381">
         <v>45</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>oulad frej</v>
+        <v>ait aissa</v>
       </c>
       <c r="B382">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>ain el aouda</v>
+        <v>sidi allal tazi</v>
       </c>
       <c r="B383">
         <v>45</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>ben taieb</v>
+        <v>zaouda</v>
       </c>
       <c r="B384">
         <v>45</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>mejjat</v>
+        <v>region tanger</v>
       </c>
       <c r="B385">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>casablanca - derb alkabir</v>
+        <v>ain harrouda</v>
       </c>
       <c r="B386">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>boukidan - al hoceima</v>
+        <v>tafraoute</v>
       </c>
       <c r="B387">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>sabaa aiyoun</v>
+        <v>rissani</v>
       </c>
       <c r="B388">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>casablanca - bournazel</v>
+        <v>ait amou</v>
       </c>
       <c r="B389">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>zraibat</v>
+        <v>bouarfa</v>
       </c>
       <c r="B390">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>boujniba</v>
+        <v>mokrisset</v>
       </c>
       <c r="B391">
         <v>45</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>echemmaia</v>
+        <v>ounnana</v>
       </c>
       <c r="B392">
         <v>45</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>casablanca - ain borja</v>
+        <v>jourf el melha</v>
       </c>
       <c r="B393">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>ouled tayeb</v>
+        <v>livo depot</v>
       </c>
       <c r="B394">
         <v>45</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>fezouane</v>
+        <v>bouqorra</v>
       </c>
       <c r="B395">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>midelt</v>
+        <v>tinjdad</v>
       </c>
       <c r="B396">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>zagora</v>
+        <v>jarf malha</v>
       </c>
       <c r="B397">
         <v>45</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>laaouamera</v>
+        <v>sidi sliman</v>
       </c>
       <c r="B398">
         <v>45</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>ain taoujdate</v>
+        <v>bni ahmed</v>
       </c>
       <c r="B399">
         <v>45</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>dakhla</v>
+        <v>goulmima</v>
       </c>
       <c r="B400">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>mehdia</v>
+        <v>idelsane</v>
       </c>
       <c r="B401">
         <v>45</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>ain assafa</v>
+        <v>dar guedari</v>
       </c>
       <c r="B402">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>tahla</v>
+        <v>tata</v>
       </c>
       <c r="B403">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>sidi aissa ben ali</v>
+        <v>moqrisst</v>
       </c>
       <c r="B404">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>casablanca - les hôpitaux</v>
+        <v>assa-zag</v>
       </c>
       <c r="B405">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>casablanca - derb sultan</v>
+        <v>casablanca - al fida</v>
       </c>
       <c r="B406">
         <v>20</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>rommani</v>
+        <v>madina jedida</v>
       </c>
       <c r="B407">
         <v>45</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>imi ouaddar</v>
+        <v>outat el haj</v>
       </c>
       <c r="B408">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>leqliaa</v>
+        <v>ain beida</v>
       </c>
       <c r="B409">
         <v>45</v>
-      </c>
-[...550 lines deleted...]
-        <v>40</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B478"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B409"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fees</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 