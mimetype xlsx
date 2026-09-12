--- v1 (2026-07-29)
+++ v2 (2026-09-12)
@@ -18,53 +18,52 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="fees" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="56" formatCode="&quot;上午/下午 &quot;hh&quot;時&quot;mm&quot;分&quot;ss&quot;秒 &quot;"/>
-    <numFmt numFmtId="164" formatCode="0000000000"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1427,2262 +1426,2262 @@
       <c r="A127" t="str">
         <v>haouzia</v>
       </c>
       <c r="B127">
         <v>35</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
         <v>errahma</v>
       </c>
       <c r="B128">
         <v>35</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
         <v>jerada</v>
       </c>
       <c r="B129">
         <v>45</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>ait melloul</v>
+        <v>risani</v>
       </c>
       <c r="B130">
         <v>45</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>berkane</v>
+        <v>ait melloul</v>
       </c>
       <c r="B131">
         <v>45</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>kariat arekmane</v>
+        <v>berkane</v>
       </c>
       <c r="B132">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>kettara</v>
+        <v>kariat arekmane</v>
       </c>
       <c r="B133">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>ait oumribet</v>
+        <v>kettara</v>
       </c>
       <c r="B134">
         <v>45</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>mechraa belksiri</v>
+        <v>ait oumribet</v>
       </c>
       <c r="B135">
         <v>45</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>ouazzane</v>
+        <v>mechraa belksiri</v>
       </c>
       <c r="B136">
         <v>45</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>mers el lkhir</v>
+        <v>ouazzane</v>
       </c>
       <c r="B137">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>tagadirt</v>
+        <v>mers el lkhir</v>
       </c>
       <c r="B138">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>houara</v>
+        <v>tagadirt</v>
       </c>
       <c r="B139">
         <v>45</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>oulad ghanem</v>
+        <v>houara</v>
       </c>
       <c r="B140">
         <v>45</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>imintanoute</v>
+        <v>oulad ghanem</v>
       </c>
       <c r="B141">
         <v>45</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>sidi bouknadel</v>
+        <v>imintanoute</v>
       </c>
       <c r="B142">
         <v>45</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>boumalne dades</v>
+        <v>sidi bouknadel</v>
       </c>
       <c r="B143">
         <v>45</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>achakar</v>
+        <v>boumalne dades</v>
       </c>
       <c r="B144">
         <v>45</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>zoualeth dkhissa</v>
+        <v>achakar</v>
       </c>
       <c r="B145">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>ahfir</v>
+        <v>zoualeth dkhissa</v>
       </c>
       <c r="B146">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>asilah</v>
+        <v>ahfir</v>
       </c>
       <c r="B147">
         <v>45</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>basatine el manzeh</v>
+        <v>asilah</v>
       </c>
       <c r="B148">
         <v>45</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>arfoud</v>
+        <v>basatine el manzeh</v>
       </c>
       <c r="B149">
         <v>45</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>oujda</v>
+        <v>arfoud</v>
       </c>
       <c r="B150">
         <v>45</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>ras el ma</v>
+        <v>oujda</v>
       </c>
       <c r="B151">
         <v>45</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>dcheira el jihadia</v>
+        <v>ras el ma</v>
       </c>
       <c r="B152">
         <v>45</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>benslimane</v>
+        <v>dcheira el jihadia</v>
       </c>
       <c r="B153">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>moulay idriss zerhoun</v>
+        <v>benslimane</v>
       </c>
       <c r="B154">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>errachidia</v>
+        <v>moulay idriss zerhoun</v>
       </c>
       <c r="B155">
         <v>45</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>bni bouayach - al hoceima</v>
+        <v>errachidia</v>
       </c>
       <c r="B156">
         <v>45</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>maaziz</v>
+        <v>bni bouayach - al hoceima</v>
       </c>
       <c r="B157">
         <v>45</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>chouiter</v>
+        <v>maaziz</v>
       </c>
       <c r="B158">
         <v>45</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>tafersit</v>
+        <v>chouiter</v>
       </c>
       <c r="B159">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>tanger</v>
+        <v>tafersit</v>
       </c>
       <c r="B160">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>mirleft</v>
+        <v>tanger</v>
       </c>
       <c r="B161">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>lahri</v>
+        <v>mirleft</v>
       </c>
       <c r="B162">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>ait aizza</v>
+        <v>lahri</v>
       </c>
       <c r="B163">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>oulad dahhou</v>
+        <v>ait aizza</v>
       </c>
       <c r="B164">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>khenifra</v>
+        <v>oulad dahhou</v>
       </c>
       <c r="B165">
         <v>45</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>zaio</v>
+        <v>khenifra</v>
       </c>
       <c r="B166">
         <v>45</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>laayoune charkiya</v>
+        <v>zaio</v>
       </c>
       <c r="B167">
         <v>45</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>boulemane</v>
+        <v>laayoune charkiya</v>
       </c>
       <c r="B168">
         <v>45</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>talmest</v>
+        <v>boulemane</v>
       </c>
       <c r="B169">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>belaaguid</v>
+        <v>talmest</v>
       </c>
       <c r="B170">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>sidi smail</v>
+        <v>belaaguid</v>
       </c>
       <c r="B171">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>sidi yahya gharb</v>
+        <v>sidi smail</v>
       </c>
       <c r="B172">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>smimou</v>
+        <v>sidi yahya gharb</v>
       </c>
       <c r="B173">
         <v>45</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>dar bouazza</v>
+        <v>smimou</v>
       </c>
       <c r="B174">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>larache</v>
+        <v>dar bouazza</v>
       </c>
       <c r="B175">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>ben ahmed</v>
+        <v>larache</v>
       </c>
       <c r="B176">
         <v>45</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>foum oudi</v>
+        <v>ben ahmed</v>
       </c>
       <c r="B177">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>azilal</v>
+        <v>foum oudi</v>
       </c>
       <c r="B178">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>taddart - taza</v>
+        <v>azilal</v>
       </c>
       <c r="B179">
         <v>45</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>amsa</v>
+        <v>taddart - taza</v>
       </c>
       <c r="B180">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>sidi kacem</v>
+        <v>amsa</v>
       </c>
       <c r="B181">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>sidi ishaq</v>
+        <v>sidi kacem</v>
       </c>
       <c r="B182">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>issaguen</v>
+        <v>sidi ishaq</v>
       </c>
       <c r="B183">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>tagharte</v>
+        <v>issaguen</v>
       </c>
       <c r="B184">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>oued amlil</v>
+        <v>tagharte</v>
       </c>
       <c r="B185">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>cabo negro</v>
+        <v>oued amlil</v>
       </c>
       <c r="B186">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>sidi taibi</v>
+        <v>cabo negro</v>
       </c>
       <c r="B187">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>madagh</v>
+        <v>sidi taibi</v>
       </c>
       <c r="B188">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>ouarzazate</v>
+        <v>madagh</v>
       </c>
       <c r="B189">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>oulad teima</v>
+        <v>ouarzazate</v>
       </c>
       <c r="B190">
         <v>45</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>khenichet</v>
+        <v>oulad teima</v>
       </c>
       <c r="B191">
         <v>45</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>khemissat</v>
+        <v>khenichet</v>
       </c>
       <c r="B192">
         <v>45</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>inezgane</v>
+        <v>khemissat</v>
       </c>
       <c r="B193">
         <v>45</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>demnate</v>
+        <v>inezgane</v>
       </c>
       <c r="B194">
         <v>45</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>missour</v>
+        <v>demnate</v>
       </c>
       <c r="B195">
         <v>45</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>tenrara</v>
+        <v>missour</v>
       </c>
       <c r="B196">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>meskala</v>
+        <v>tenrara</v>
       </c>
       <c r="B197">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>ain beni mathar</v>
+        <v>meskala</v>
       </c>
       <c r="B198">
         <v>39</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>ouled mbarek - beni mellal</v>
+        <v>ain beni mathar</v>
       </c>
       <c r="B199">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>skoura</v>
+        <v>ouled mbarek - beni mellal</v>
       </c>
       <c r="B200">
         <v>45</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>hattane</v>
+        <v>skoura</v>
       </c>
       <c r="B201">
         <v>45</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>sidi aidi</v>
+        <v>hattane</v>
       </c>
       <c r="B202">
         <v>45</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>oulad moussa</v>
+        <v>sidi aidi</v>
       </c>
       <c r="B203">
         <v>45</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>imouzzer</v>
+        <v>oulad moussa</v>
       </c>
       <c r="B204">
         <v>45</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>ait amira</v>
+        <v>imouzzer</v>
       </c>
       <c r="B205">
         <v>45</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>mnar</v>
+        <v>ait amira</v>
       </c>
       <c r="B206">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>laayoune</v>
+        <v>mnar</v>
       </c>
       <c r="B207">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>tnin ghiat</v>
+        <v>laayoune</v>
       </c>
       <c r="B208">
         <v>45</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>oulad zmam</v>
+        <v>tnin ghiat</v>
       </c>
       <c r="B209">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>mechra bel ksiri</v>
+        <v>oulad zmam</v>
       </c>
       <c r="B210">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>douar sidi ali</v>
+        <v>mechra bel ksiri</v>
       </c>
       <c r="B211">
         <v>45</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>ain raggada</v>
+        <v>douar sidi ali</v>
       </c>
       <c r="B212">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>lagfifat</v>
+        <v>ain raggada</v>
       </c>
       <c r="B213">
-        <v>29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>oued zem</v>
+        <v>lagfifat</v>
       </c>
       <c r="B214">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>ouled ayad</v>
+        <v>oued zem</v>
       </c>
       <c r="B215">
         <v>45</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>tarfaya</v>
+        <v>ouled ayad</v>
       </c>
       <c r="B216">
         <v>45</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>itzer</v>
+        <v>tarfaya</v>
       </c>
       <c r="B217">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>belfaa</v>
+        <v>itzer</v>
       </c>
       <c r="B218">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>nouaceur</v>
+        <v>belfaa</v>
       </c>
       <c r="B219">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>elbrouj</v>
+        <v>nouaceur</v>
       </c>
       <c r="B220">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>beni ensar</v>
+        <v>elbrouj</v>
       </c>
       <c r="B221">
         <v>45</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>tamelalt</v>
+        <v>beni ensar</v>
       </c>
       <c r="B222">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>oulad hassoune</v>
+        <v>tamelalt</v>
       </c>
       <c r="B223">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>al aaroui</v>
+        <v>oulad hassoune</v>
       </c>
       <c r="B224">
         <v>45</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>azla</v>
+        <v>al aaroui</v>
       </c>
       <c r="B225">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>azemmour</v>
+        <v>azla</v>
       </c>
       <c r="B226">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>sidi bennour</v>
+        <v>azemmour</v>
       </c>
       <c r="B227">
         <v>45</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>sidi yahya zaer</v>
+        <v>sidi bennour</v>
       </c>
       <c r="B228">
         <v>45</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>oulad youssef</v>
+        <v>sidi yahya zaer</v>
       </c>
       <c r="B229">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>sidi jaber</v>
+        <v>oulad youssef</v>
       </c>
       <c r="B230">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>dlalha</v>
+        <v>sidi jaber</v>
       </c>
       <c r="B231">
         <v>45</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>oulad yahya</v>
+        <v>dlalha</v>
       </c>
       <c r="B232">
         <v>45</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>essamara</v>
+        <v>oulad yahya</v>
       </c>
       <c r="B233">
         <v>45</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>bouizakarne</v>
+        <v>essamara</v>
       </c>
       <c r="B234">
         <v>45</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>ranat</v>
+        <v>bouizakarne</v>
       </c>
       <c r="B235">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>had khamouja</v>
+        <v>ranat</v>
       </c>
       <c r="B236">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>al hoceima</v>
+        <v>had khamouja</v>
       </c>
       <c r="B237">
         <v>45</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>ain chair</v>
+        <v>al hoceima</v>
       </c>
       <c r="B238">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>ouargui</v>
+        <v>ain chair</v>
       </c>
       <c r="B239">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>adouz</v>
+        <v>ouargui</v>
       </c>
       <c r="B240">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>ghorm elam</v>
+        <v>adouz</v>
       </c>
       <c r="B241">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>agdz</v>
+        <v>ghorm elam</v>
       </c>
       <c r="B242">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>el gara</v>
+        <v>agdz</v>
       </c>
       <c r="B243">
         <v>45</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>ain cheggag</v>
+        <v>el gara</v>
       </c>
       <c r="B244">
         <v>45</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>kelaa des sraghna</v>
+        <v>ain cheggag</v>
       </c>
       <c r="B245">
         <v>45</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>koki</v>
+        <v>kelaa des sraghna</v>
       </c>
       <c r="B246">
         <v>45</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>el hajeb</v>
+        <v>koki</v>
       </c>
       <c r="B247">
         <v>45</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>mdiq</v>
+        <v>el hajeb</v>
       </c>
       <c r="B248">
         <v>45</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>ait moussa</v>
+        <v>mdiq</v>
       </c>
       <c r="B249">
         <v>45</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>tamansourt</v>
+        <v>ait moussa</v>
       </c>
       <c r="B250">
         <v>45</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>targuist - al hoceima</v>
+        <v>tamansourt</v>
       </c>
       <c r="B251">
         <v>45</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>rwadi</v>
+        <v>targuist - al hoceima</v>
       </c>
       <c r="B252">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>tendrara</v>
+        <v>rwadi</v>
       </c>
       <c r="B253">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>anza</v>
+        <v>tendrara</v>
       </c>
       <c r="B254">
         <v>45</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>touima</v>
+        <v>anza</v>
       </c>
       <c r="B255">
         <v>45</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>ain atiq</v>
+        <v>touima</v>
       </c>
       <c r="B256">
         <v>45</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>bab taza</v>
+        <v>ain atiq</v>
       </c>
       <c r="B257">
         <v>45</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>foum el ansar</v>
+        <v>bab taza</v>
       </c>
       <c r="B258">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>boujdour</v>
+        <v>foum el ansar</v>
       </c>
       <c r="B259">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>settat</v>
+        <v>boujdour</v>
       </c>
       <c r="B260">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>imjad</v>
+        <v>settat</v>
       </c>
       <c r="B261">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>tinghir</v>
+        <v>imjad</v>
       </c>
       <c r="B262">
         <v>45</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>tighssaline</v>
+        <v>tinghir</v>
       </c>
       <c r="B263">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>beni chiker</v>
+        <v>tighssaline</v>
       </c>
       <c r="B264">
         <v>39</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>aklim</v>
+        <v>beni chiker</v>
       </c>
       <c r="B265">
         <v>39</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>douyet</v>
+        <v>aklim</v>
       </c>
       <c r="B266">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>oulad yaich</v>
+        <v>douyet</v>
       </c>
       <c r="B267">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>saidia</v>
+        <v>oulad yaich</v>
       </c>
       <c r="B268">
         <v>45</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>oulad rehou</v>
+        <v>saidia</v>
       </c>
       <c r="B269">
         <v>45</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>tarrast</v>
+        <v>oulad rehou</v>
       </c>
       <c r="B270">
         <v>45</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>asni</v>
+        <v>tarrast</v>
       </c>
       <c r="B271">
         <v>45</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>sidi hajjaj</v>
+        <v>asni</v>
       </c>
       <c r="B272">
         <v>45</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>agard</v>
+        <v>sidi hajjaj</v>
       </c>
       <c r="B273">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>region marrakech</v>
+        <v>agard</v>
       </c>
       <c r="B274">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>moulay abdellah</v>
+        <v>region marrakech</v>
       </c>
       <c r="B275">
         <v>45</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>tagzert</v>
+        <v>moulay abdellah</v>
       </c>
       <c r="B276">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>beni drar</v>
+        <v>tagzert</v>
       </c>
       <c r="B277">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>casablanca</v>
+        <v>beni drar</v>
       </c>
       <c r="B278">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>chichaoua</v>
+        <v>casablanca</v>
       </c>
       <c r="B279">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>region meknes</v>
+        <v>chichaoua</v>
       </c>
       <c r="B280">
         <v>45</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>ouled berhil</v>
+        <v>region meknes</v>
       </c>
       <c r="B281">
         <v>45</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>sidi yahya du rharb</v>
+        <v>ouled berhil</v>
       </c>
       <c r="B282">
         <v>45</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>selouane</v>
+        <v>sidi yahya du rharb</v>
       </c>
       <c r="B283">
         <v>45</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>dar ould zidouh</v>
+        <v>selouane</v>
       </c>
       <c r="B284">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>aguelmous</v>
+        <v>dar ould zidouh</v>
       </c>
       <c r="B285">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>tin mansour</v>
+        <v>aguelmous</v>
       </c>
       <c r="B286">
         <v>45</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>had soualem</v>
+        <v>tin mansour</v>
       </c>
       <c r="B287">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>sale</v>
+        <v>had soualem</v>
       </c>
       <c r="B288">
         <v>40</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>tnin gharbia</v>
+        <v>sale</v>
       </c>
       <c r="B289">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>sidi abdeljalil essaouira</v>
+        <v>tnin gharbia</v>
       </c>
       <c r="B290">
         <v>45</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>souk khemis du sahel</v>
+        <v>sidi abdeljalil essaouira</v>
       </c>
       <c r="B291">
         <v>45</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>boumia</v>
+        <v>souk khemis du sahel</v>
       </c>
       <c r="B292">
         <v>45</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>fezoune</v>
+        <v>boumia</v>
       </c>
       <c r="B293">
         <v>45</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>ain chqef</v>
+        <v>fezoune</v>
       </c>
       <c r="B294">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>souk sebt</v>
+        <v>ain chqef</v>
       </c>
       <c r="B295">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>tnin chtouka</v>
+        <v>souk sebt</v>
       </c>
       <c r="B296">
         <v>45</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>sidi rahal</v>
+        <v>tnin chtouka</v>
       </c>
       <c r="B297">
         <v>45</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>sabaa aiyoun</v>
+        <v>sidi rahal</v>
       </c>
       <c r="B298">
         <v>45</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>tlat bougedra</v>
+        <v>sabaa aiyoun</v>
       </c>
       <c r="B299">
         <v>45</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>bni tadjite</v>
+        <v>tlat bougedra</v>
       </c>
       <c r="B300">
         <v>45</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>ourika</v>
+        <v>bni tadjite</v>
       </c>
       <c r="B301">
         <v>45</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>tahannaout</v>
+        <v>ourika</v>
       </c>
       <c r="B302">
         <v>45</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>mrirt</v>
+        <v>tahannaout</v>
       </c>
       <c r="B303">
         <v>45</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>sidi zouine</v>
+        <v>mrirt</v>
       </c>
       <c r="B304">
         <v>45</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>oulad frej</v>
+        <v>sidi zouine</v>
       </c>
       <c r="B305">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>ait ishaq</v>
+        <v>oulad frej</v>
       </c>
       <c r="B306">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>tamraght</v>
+        <v>ait ishaq</v>
       </c>
       <c r="B307">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>aourir</v>
+        <v>tamraght</v>
       </c>
       <c r="B308">
         <v>45</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>temara</v>
+        <v>aourir</v>
       </c>
       <c r="B309">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>m'haya</v>
+        <v>temara</v>
       </c>
       <c r="B310">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>ain el aouda</v>
+        <v>m'haya</v>
       </c>
       <c r="B311">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>ben taieb</v>
+        <v>ain el aouda</v>
       </c>
       <c r="B312">
         <v>45</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>sidi hmad</v>
+        <v>ben taieb</v>
       </c>
       <c r="B313">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>leqliaa</v>
+        <v>sidi hmad</v>
       </c>
       <c r="B314">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>kabila</v>
+        <v>leqliaa</v>
       </c>
       <c r="B315">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>ouled tayeb</v>
+        <v>kabila</v>
       </c>
       <c r="B316">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>fezouane</v>
+        <v>ouled tayeb</v>
       </c>
       <c r="B317">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>souk el arbaa du gharb</v>
+        <v>fezouane</v>
       </c>
       <c r="B318">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>sidi bibi</v>
+        <v>souk el arbaa du gharb</v>
       </c>
       <c r="B319">
         <v>45</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>mejjat</v>
+        <v>sidi bibi</v>
       </c>
       <c r="B320">
         <v>45</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>zaouyat sidi smail</v>
+        <v>mejjat</v>
       </c>
       <c r="B321">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>tahla</v>
+        <v>zaouyat sidi smail</v>
       </c>
       <c r="B322">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>midelt</v>
+        <v>tahla</v>
       </c>
       <c r="B323">
         <v>45</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>afourar</v>
+        <v>midelt</v>
       </c>
       <c r="B324">
         <v>45</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>ain erreggada</v>
+        <v>afourar</v>
       </c>
       <c r="B325">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>harhoura</v>
+        <v>ain erreggada</v>
       </c>
       <c r="B326">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>driouch</v>
+        <v>harhoura</v>
       </c>
       <c r="B327">
         <v>45</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>sidi aissa ben ali</v>
+        <v>driouch</v>
       </c>
       <c r="B328">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>tetouan</v>
+        <v>sidi aissa ben ali</v>
       </c>
       <c r="B329">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>echemmaia</v>
+        <v>tetouan</v>
       </c>
       <c r="B330">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>boukidan - al hoceima</v>
+        <v>echemmaia</v>
       </c>
       <c r="B331">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>tamanar</v>
+        <v>boukidan - al hoceima</v>
       </c>
       <c r="B332">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>aoulouz</v>
+        <v>tamanar</v>
       </c>
       <c r="B333">
         <v>45</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>el attaouia</v>
+        <v>aoulouz</v>
       </c>
       <c r="B334">
         <v>45</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>essaouira</v>
+        <v>el attaouia</v>
       </c>
       <c r="B335">
         <v>45</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>zraibat</v>
+        <v>essaouira</v>
       </c>
       <c r="B336">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>ain assafa</v>
+        <v>zraibat</v>
       </c>
       <c r="B337">
         <v>29</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>tiznit</v>
+        <v>ain assafa</v>
       </c>
       <c r="B338">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>boujniba</v>
+        <v>tiznit</v>
       </c>
       <c r="B339">
         <v>45</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>ouled said el oued</v>
+        <v>boujniba</v>
       </c>
       <c r="B340">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>moullay abdellah amghar</v>
+        <v>ouled said el oued</v>
       </c>
       <c r="B341">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>ounagha</v>
+        <v>moullay abdellah amghar</v>
       </c>
       <c r="B342">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>dakhla</v>
+        <v>ounagha</v>
       </c>
       <c r="B343">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>mehdia</v>
+        <v>dakhla</v>
       </c>
       <c r="B344">
         <v>45</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>derdara</v>
+        <v>mehdia</v>
       </c>
       <c r="B345">
         <v>45</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>oued jdida</v>
+        <v>derdara</v>
       </c>
       <c r="B346">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>masmouda</v>
+        <v>oued jdida</v>
       </c>
       <c r="B347">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>beni mellal</v>
+        <v>masmouda</v>
       </c>
       <c r="B348">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>drarga</v>
+        <v>beni mellal</v>
       </c>
       <c r="B349">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>karia ba mohamed</v>
+        <v>drarga</v>
       </c>
       <c r="B350">
         <v>45</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>tazenakht</v>
+        <v>karia ba mohamed</v>
       </c>
       <c r="B351">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>ain taoujdate</v>
+        <v>tazenakht</v>
       </c>
       <c r="B352">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>kenitra</v>
+        <v>ain taoujdate</v>
       </c>
       <c r="B353">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>rommani</v>
+        <v>kenitra</v>
       </c>
       <c r="B354">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>settat - sidi hajaj</v>
+        <v>rommani</v>
       </c>
       <c r="B355">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>tamait</v>
+        <v>settat - sidi hajaj</v>
       </c>
       <c r="B356">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>zagora</v>
+        <v>tamait</v>
       </c>
       <c r="B357">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>sidi hajaj</v>
+        <v>zagora</v>
       </c>
       <c r="B358">
         <v>45</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>imi ouaddar</v>
+        <v>sidi hajaj</v>
       </c>
       <c r="B359">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>gzenaya</v>
+        <v>imi ouaddar</v>
       </c>
       <c r="B360">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>ait ourir</v>
+        <v>gzenaya</v>
       </c>
       <c r="B361">
         <v>45</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>lamjaara</v>
+        <v>ait ourir</v>
       </c>
       <c r="B362">
         <v>45</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>zoumi</v>
+        <v>lamjaara</v>
       </c>
       <c r="B363">
         <v>45</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>stehat</v>
+        <v>zoumi</v>
       </c>
       <c r="B364">
         <v>45</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>sidi redouane</v>
+        <v>stehat</v>
       </c>
       <c r="B365">
         <v>45</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>khmis rmila</v>
+        <v>sidi redouane</v>
       </c>
       <c r="B366">
         <v>45</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>tamesluht</v>
+        <v>khmis rmila</v>
       </c>
       <c r="B367">
         <v>45</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>laaouamera</v>
+        <v>tamesluht</v>
       </c>
       <c r="B368">
         <v>45</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>livo depot casablanca</v>
+        <v>laaouamera</v>
       </c>
       <c r="B369">
         <v>45</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>oued laou</v>
+        <v>livo depot casablanca</v>
       </c>
       <c r="B370">
         <v>45</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>taghbalt</v>
+        <v>oued laou</v>
       </c>
       <c r="B371">
         <v>45</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>sidi bousber</v>
+        <v>taghbalt</v>
       </c>
       <c r="B372">
         <v>45</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>ksar el kebir</v>
+        <v>sidi bousber</v>
       </c>
       <c r="B373">
         <v>45</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>chefchaouen</v>
+        <v>ksar el kebir</v>
       </c>
       <c r="B374">
         <v>45</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>teroual</v>
+        <v>chefchaouen</v>
       </c>
       <c r="B375">
         <v>45</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>bouaassida</v>
+        <v>teroual</v>
       </c>
       <c r="B376">
         <v>45</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>dalia</v>
+        <v>bouaassida</v>
       </c>
       <c r="B377">
         <v>45</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>tamaris</v>
+        <v>dalia</v>
       </c>
       <c r="B378">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>tafetachte</v>
+        <v>tamaris</v>
       </c>
       <c r="B379">
-        <v>39</v>
+        <v>30</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>el jebha</v>
+        <v>tafetachte</v>
       </c>
       <c r="B380">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>merzouga</v>
+        <v>el jebha</v>
       </c>
       <c r="B381">
         <v>45</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>ait aissa</v>
+        <v>merzouga</v>
       </c>
       <c r="B382">
         <v>45</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>sidi allal tazi</v>
+        <v>ait aissa</v>
       </c>
       <c r="B383">
         <v>45</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>zaouda</v>
+        <v>sidi allal tazi</v>
       </c>
       <c r="B384">
         <v>45</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>region tanger</v>
+        <v>zaouda</v>
       </c>
       <c r="B385">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>ain harrouda</v>
+        <v>region tanger</v>
       </c>
       <c r="B386">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>tafraoute</v>
+        <v>ain harrouda</v>
       </c>
       <c r="B387">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>rissani</v>
+        <v>tafraoute</v>
       </c>
       <c r="B388">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>ait amou</v>
+        <v>rissani</v>
       </c>
       <c r="B389">
-        <v>29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>bouarfa</v>
+        <v>ait amou</v>
       </c>
       <c r="B390">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>mokrisset</v>
+        <v>bouarfa</v>
       </c>
       <c r="B391">
         <v>45</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>ounnana</v>
+        <v>mokrisset</v>
       </c>
       <c r="B392">
         <v>45</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>jourf el melha</v>
+        <v>ounnana</v>
       </c>
       <c r="B393">
         <v>45</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>livo depot</v>
+        <v>jourf el melha</v>
       </c>
       <c r="B394">
         <v>45</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>bouqorra</v>
+        <v>livo depot</v>
       </c>
       <c r="B395">
         <v>45</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>tinjdad</v>
+        <v>bouqorra</v>
       </c>
       <c r="B396">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>jarf malha</v>
+        <v>tinjdad</v>
       </c>
       <c r="B397">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>sidi sliman</v>
+        <v>jarf malha</v>
       </c>
       <c r="B398">
         <v>45</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>bni ahmed</v>
+        <v>sidi sliman</v>
       </c>
       <c r="B399">
         <v>45</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>goulmima</v>
+        <v>bni ahmed</v>
       </c>
       <c r="B400">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>idelsane</v>
+        <v>goulmima</v>
       </c>
       <c r="B401">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>dar guedari</v>
+        <v>idelsane</v>
       </c>
       <c r="B402">
         <v>45</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>tata</v>
+        <v>dar guedari</v>
       </c>
       <c r="B403">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>moqrisst</v>
+        <v>tata</v>
       </c>
       <c r="B404">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>assa-zag</v>
+        <v>moqrisst</v>
       </c>
       <c r="B405">
         <v>45</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>casablanca - al fida</v>
+        <v>assa-zag</v>
       </c>
       <c r="B406">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
         <v>madina jedida</v>
       </c>
       <c r="B407">
         <v>45</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
         <v>outat el haj</v>
       </c>
       <c r="B408">
         <v>40</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
         <v>ain beida</v>
       </c>
       <c r="B409">
         <v>45</v>
       </c>