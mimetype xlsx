--- v2 (2026-09-12)
+++ v3 (2026-10-27)
@@ -387,51 +387,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B409"/>
+  <dimension ref="A1:B406"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>city</v>
       </c>
       <c r="B1" t="str">
         <v>fee</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>tantan</v>
       </c>
       <c r="B2">
         <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>meknes</v>
       </c>
       <c r="B3">
@@ -1578,2139 +1578,2115 @@
       <c r="A146" t="str">
         <v>zoualeth dkhissa</v>
       </c>
       <c r="B146">
         <v>35</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
         <v>ahfir</v>
       </c>
       <c r="B147">
         <v>45</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
         <v>asilah</v>
       </c>
       <c r="B148">
         <v>45</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>basatine el manzeh</v>
+        <v>arfoud</v>
       </c>
       <c r="B149">
         <v>45</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>arfoud</v>
+        <v>oujda</v>
       </c>
       <c r="B150">
         <v>45</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>oujda</v>
+        <v>ras el ma</v>
       </c>
       <c r="B151">
         <v>45</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>ras el ma</v>
+        <v>dcheira el jihadia</v>
       </c>
       <c r="B152">
         <v>45</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>dcheira el jihadia</v>
+        <v>benslimane</v>
       </c>
       <c r="B153">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>benslimane</v>
+        <v>moulay idriss zerhoun</v>
       </c>
       <c r="B154">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>moulay idriss zerhoun</v>
+        <v>errachidia</v>
       </c>
       <c r="B155">
         <v>45</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>errachidia</v>
+        <v>bni bouayach - al hoceima</v>
       </c>
       <c r="B156">
         <v>45</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>bni bouayach - al hoceima</v>
+        <v>maaziz</v>
       </c>
       <c r="B157">
         <v>45</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>maaziz</v>
+        <v>chouiter</v>
       </c>
       <c r="B158">
         <v>45</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>chouiter</v>
+        <v>tafersit</v>
       </c>
       <c r="B159">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>tafersit</v>
+        <v>tanger</v>
       </c>
       <c r="B160">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>tanger</v>
+        <v>mirleft</v>
       </c>
       <c r="B161">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>mirleft</v>
+        <v>lahri</v>
       </c>
       <c r="B162">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>lahri</v>
+        <v>ait aizza</v>
       </c>
       <c r="B163">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>ait aizza</v>
+        <v>oulad dahhou</v>
       </c>
       <c r="B164">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>oulad dahhou</v>
+        <v>khenifra</v>
       </c>
       <c r="B165">
         <v>45</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>khenifra</v>
+        <v>zaio</v>
       </c>
       <c r="B166">
         <v>45</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>zaio</v>
+        <v>laayoune charkiya</v>
       </c>
       <c r="B167">
         <v>45</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>laayoune charkiya</v>
+        <v>boulemane</v>
       </c>
       <c r="B168">
         <v>45</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>boulemane</v>
+        <v>talmest</v>
       </c>
       <c r="B169">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>talmest</v>
+        <v>belaaguid</v>
       </c>
       <c r="B170">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>belaaguid</v>
+        <v>sidi smail</v>
       </c>
       <c r="B171">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>sidi smail</v>
+        <v>sidi yahya gharb</v>
       </c>
       <c r="B172">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>sidi yahya gharb</v>
+        <v>smimou</v>
       </c>
       <c r="B173">
         <v>45</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>smimou</v>
+        <v>dar bouazza</v>
       </c>
       <c r="B174">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>dar bouazza</v>
+        <v>larache</v>
       </c>
       <c r="B175">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>larache</v>
+        <v>ben ahmed</v>
       </c>
       <c r="B176">
         <v>45</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>ben ahmed</v>
+        <v>foum oudi</v>
       </c>
       <c r="B177">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>foum oudi</v>
+        <v>azilal</v>
       </c>
       <c r="B178">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>azilal</v>
+        <v>taddart - taza</v>
       </c>
       <c r="B179">
         <v>45</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>taddart - taza</v>
+        <v>amsa</v>
       </c>
       <c r="B180">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>amsa</v>
+        <v>sidi kacem</v>
       </c>
       <c r="B181">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>sidi kacem</v>
+        <v>sidi ishaq</v>
       </c>
       <c r="B182">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>sidi ishaq</v>
+        <v>issaguen</v>
       </c>
       <c r="B183">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>issaguen</v>
+        <v>tagharte</v>
       </c>
       <c r="B184">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>tagharte</v>
+        <v>oued amlil</v>
       </c>
       <c r="B185">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>oued amlil</v>
+        <v>cabo negro</v>
       </c>
       <c r="B186">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>cabo negro</v>
+        <v>sidi taibi</v>
       </c>
       <c r="B187">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>sidi taibi</v>
+        <v>madagh</v>
       </c>
       <c r="B188">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>madagh</v>
+        <v>ouarzazate</v>
       </c>
       <c r="B189">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>ouarzazate</v>
+        <v>oulad teima</v>
       </c>
       <c r="B190">
         <v>45</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>oulad teima</v>
+        <v>khenichet</v>
       </c>
       <c r="B191">
         <v>45</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>khenichet</v>
+        <v>khemissat</v>
       </c>
       <c r="B192">
         <v>45</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>khemissat</v>
+        <v>inezgane</v>
       </c>
       <c r="B193">
         <v>45</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>inezgane</v>
+        <v>demnate</v>
       </c>
       <c r="B194">
         <v>45</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>demnate</v>
+        <v>missour</v>
       </c>
       <c r="B195">
         <v>45</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>missour</v>
+        <v>tenrara</v>
       </c>
       <c r="B196">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>tenrara</v>
+        <v>meskala</v>
       </c>
       <c r="B197">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>meskala</v>
+        <v>ain beni mathar</v>
       </c>
       <c r="B198">
         <v>39</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>ain beni mathar</v>
+        <v>ouled mbarek - beni mellal</v>
       </c>
       <c r="B199">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>ouled mbarek - beni mellal</v>
+        <v>skoura</v>
       </c>
       <c r="B200">
         <v>45</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>skoura</v>
+        <v>hattane</v>
       </c>
       <c r="B201">
         <v>45</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>hattane</v>
+        <v>oulad moussa</v>
       </c>
       <c r="B202">
         <v>45</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>sidi aidi</v>
+        <v>imouzzer</v>
       </c>
       <c r="B203">
         <v>45</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>oulad moussa</v>
+        <v>ait amira</v>
       </c>
       <c r="B204">
         <v>45</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>imouzzer</v>
+        <v>mnar</v>
       </c>
       <c r="B205">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>ait amira</v>
+        <v>laayoune</v>
       </c>
       <c r="B206">
         <v>45</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>mnar</v>
+        <v>tnin ghiat</v>
       </c>
       <c r="B207">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>laayoune</v>
+        <v>oulad zmam</v>
       </c>
       <c r="B208">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>tnin ghiat</v>
+        <v>mechra bel ksiri</v>
       </c>
       <c r="B209">
         <v>45</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>oulad zmam</v>
+        <v>douar sidi ali</v>
       </c>
       <c r="B210">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>mechra bel ksiri</v>
+        <v>ain raggada</v>
       </c>
       <c r="B211">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>douar sidi ali</v>
+        <v>lagfifat</v>
       </c>
       <c r="B212">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>ain raggada</v>
+        <v>oued zem</v>
       </c>
       <c r="B213">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>lagfifat</v>
+        <v>ouled ayad</v>
       </c>
       <c r="B214">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>oued zem</v>
+        <v>tarfaya</v>
       </c>
       <c r="B215">
         <v>45</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>ouled ayad</v>
+        <v>itzer</v>
       </c>
       <c r="B216">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>tarfaya</v>
+        <v>belfaa</v>
       </c>
       <c r="B217">
         <v>45</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>itzer</v>
+        <v>nouaceur</v>
       </c>
       <c r="B218">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>belfaa</v>
+        <v>elbrouj</v>
       </c>
       <c r="B219">
         <v>45</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>nouaceur</v>
+        <v>beni ensar</v>
       </c>
       <c r="B220">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>elbrouj</v>
+        <v>tamelalt</v>
       </c>
       <c r="B221">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>beni ensar</v>
+        <v>oulad hassoune</v>
       </c>
       <c r="B222">
         <v>45</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>tamelalt</v>
+        <v>al aaroui</v>
       </c>
       <c r="B223">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>oulad hassoune</v>
+        <v>azla</v>
       </c>
       <c r="B224">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>al aaroui</v>
+        <v>azemmour</v>
       </c>
       <c r="B225">
         <v>45</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>azla</v>
+        <v>sidi bennour</v>
       </c>
       <c r="B226">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>azemmour</v>
+        <v>sidi yahya zaer</v>
       </c>
       <c r="B227">
         <v>45</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>sidi bennour</v>
+        <v>oulad youssef</v>
       </c>
       <c r="B228">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>sidi yahya zaer</v>
+        <v>sidi jaber</v>
       </c>
       <c r="B229">
         <v>45</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>oulad youssef</v>
+        <v>dlalha</v>
       </c>
       <c r="B230">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>sidi jaber</v>
+        <v>oulad yahya</v>
       </c>
       <c r="B231">
         <v>45</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>dlalha</v>
+        <v>essamara</v>
       </c>
       <c r="B232">
         <v>45</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>oulad yahya</v>
+        <v>bouizakarne</v>
       </c>
       <c r="B233">
         <v>45</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>essamara</v>
+        <v>ranat</v>
       </c>
       <c r="B234">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>bouizakarne</v>
+        <v>had khamouja</v>
       </c>
       <c r="B235">
         <v>45</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>ranat</v>
+        <v>al hoceima</v>
       </c>
       <c r="B236">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>had khamouja</v>
+        <v>ain chair</v>
       </c>
       <c r="B237">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>al hoceima</v>
+        <v>ouargui</v>
       </c>
       <c r="B238">
         <v>45</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>ain chair</v>
+        <v>adouz</v>
       </c>
       <c r="B239">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>ouargui</v>
+        <v>ghorm elam</v>
       </c>
       <c r="B240">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>adouz</v>
+        <v>agdz</v>
       </c>
       <c r="B241">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>ghorm elam</v>
+        <v>el gara</v>
       </c>
       <c r="B242">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>agdz</v>
+        <v>ain cheggag</v>
       </c>
       <c r="B243">
         <v>45</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>el gara</v>
+        <v>kelaa des sraghna</v>
       </c>
       <c r="B244">
         <v>45</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>ain cheggag</v>
+        <v>koki</v>
       </c>
       <c r="B245">
         <v>45</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>kelaa des sraghna</v>
+        <v>el hajeb</v>
       </c>
       <c r="B246">
         <v>45</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>koki</v>
+        <v>mdiq</v>
       </c>
       <c r="B247">
         <v>45</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>el hajeb</v>
+        <v>ait moussa</v>
       </c>
       <c r="B248">
         <v>45</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>mdiq</v>
+        <v>tamansourt</v>
       </c>
       <c r="B249">
         <v>45</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>ait moussa</v>
+        <v>targuist - al hoceima</v>
       </c>
       <c r="B250">
         <v>45</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>tamansourt</v>
+        <v>rwadi</v>
       </c>
       <c r="B251">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>targuist - al hoceima</v>
+        <v>tendrara</v>
       </c>
       <c r="B252">
         <v>45</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>rwadi</v>
+        <v>anza</v>
       </c>
       <c r="B253">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>tendrara</v>
+        <v>touima</v>
       </c>
       <c r="B254">
         <v>45</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>anza</v>
+        <v>ain atiq</v>
       </c>
       <c r="B255">
         <v>45</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>touima</v>
+        <v>bab taza</v>
       </c>
       <c r="B256">
         <v>45</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>ain atiq</v>
+        <v>foum el ansar</v>
       </c>
       <c r="B257">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>bab taza</v>
+        <v>boujdour</v>
       </c>
       <c r="B258">
         <v>45</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>foum el ansar</v>
+        <v>imjad</v>
       </c>
       <c r="B259">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>boujdour</v>
+        <v>tinghir</v>
       </c>
       <c r="B260">
         <v>45</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>settat</v>
+        <v>tighssaline</v>
       </c>
       <c r="B261">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>imjad</v>
+        <v>beni chiker</v>
       </c>
       <c r="B262">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>tinghir</v>
+        <v>aklim</v>
       </c>
       <c r="B263">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>tighssaline</v>
+        <v>douyet</v>
       </c>
       <c r="B264">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>beni chiker</v>
+        <v>oulad yaich</v>
       </c>
       <c r="B265">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>aklim</v>
+        <v>saidia</v>
       </c>
       <c r="B266">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>douyet</v>
+        <v>oulad rehou</v>
       </c>
       <c r="B267">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>oulad yaich</v>
+        <v>tarrast</v>
       </c>
       <c r="B268">
         <v>45</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>saidia</v>
+        <v>asni</v>
       </c>
       <c r="B269">
         <v>45</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>oulad rehou</v>
+        <v>sidi hajjaj</v>
       </c>
       <c r="B270">
         <v>45</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>tarrast</v>
+        <v>agard</v>
       </c>
       <c r="B271">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>asni</v>
+        <v>region marrakech</v>
       </c>
       <c r="B272">
         <v>45</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>sidi hajjaj</v>
+        <v>moulay abdellah</v>
       </c>
       <c r="B273">
         <v>45</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>agard</v>
+        <v>tagzert</v>
       </c>
       <c r="B274">
         <v>39</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>region marrakech</v>
+        <v>beni drar</v>
       </c>
       <c r="B275">
         <v>45</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>moulay abdellah</v>
+        <v>casablanca</v>
       </c>
       <c r="B276">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>tagzert</v>
+        <v>chichaoua</v>
       </c>
       <c r="B277">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>beni drar</v>
+        <v>region meknes</v>
       </c>
       <c r="B278">
         <v>45</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>casablanca</v>
+        <v>ouled berhil</v>
       </c>
       <c r="B279">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>chichaoua</v>
+        <v>sidi yahya du rharb</v>
       </c>
       <c r="B280">
         <v>45</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>region meknes</v>
+        <v>selouane</v>
       </c>
       <c r="B281">
         <v>45</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>ouled berhil</v>
+        <v>dar ould zidouh</v>
       </c>
       <c r="B282">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>sidi yahya du rharb</v>
+        <v>aguelmous</v>
       </c>
       <c r="B283">
         <v>45</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>selouane</v>
+        <v>tin mansour</v>
       </c>
       <c r="B284">
         <v>45</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>dar ould zidouh</v>
+        <v>had soualem</v>
       </c>
       <c r="B285">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>aguelmous</v>
+        <v>sale</v>
       </c>
       <c r="B286">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>tin mansour</v>
+        <v>tnin gharbia</v>
       </c>
       <c r="B287">
         <v>45</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>had soualem</v>
+        <v>sidi abdeljalil essaouira</v>
       </c>
       <c r="B288">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>sale</v>
+        <v>souk khemis du sahel</v>
       </c>
       <c r="B289">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>tnin gharbia</v>
+        <v>boumia</v>
       </c>
       <c r="B290">
         <v>45</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>sidi abdeljalil essaouira</v>
+        <v>fezoune</v>
       </c>
       <c r="B291">
         <v>45</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>souk khemis du sahel</v>
+        <v>ain chqef</v>
       </c>
       <c r="B292">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>boumia</v>
+        <v>souk sebt</v>
       </c>
       <c r="B293">
         <v>45</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>fezoune</v>
+        <v>tnin chtouka</v>
       </c>
       <c r="B294">
         <v>45</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>ain chqef</v>
+        <v>sidi rahal</v>
       </c>
       <c r="B295">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>souk sebt</v>
+        <v>sabaa aiyoun</v>
       </c>
       <c r="B296">
         <v>45</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>tnin chtouka</v>
+        <v>tlat bougedra</v>
       </c>
       <c r="B297">
         <v>45</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>sidi rahal</v>
+        <v>bni tadjite</v>
       </c>
       <c r="B298">
         <v>45</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>sabaa aiyoun</v>
+        <v>ourika</v>
       </c>
       <c r="B299">
         <v>45</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>tlat bougedra</v>
+        <v>tahannaout</v>
       </c>
       <c r="B300">
         <v>45</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>bni tadjite</v>
+        <v>mrirt</v>
       </c>
       <c r="B301">
         <v>45</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>ourika</v>
+        <v>sidi zouine</v>
       </c>
       <c r="B302">
         <v>45</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>tahannaout</v>
+        <v>oulad frej</v>
       </c>
       <c r="B303">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>mrirt</v>
+        <v>ait ishaq</v>
       </c>
       <c r="B304">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>sidi zouine</v>
+        <v>tamraght</v>
       </c>
       <c r="B305">
         <v>45</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>oulad frej</v>
+        <v>aourir</v>
       </c>
       <c r="B306">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>ait ishaq</v>
+        <v>temara</v>
       </c>
       <c r="B307">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>tamraght</v>
+        <v>m'haya</v>
       </c>
       <c r="B308">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>aourir</v>
+        <v>ain el aouda</v>
       </c>
       <c r="B309">
         <v>45</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>temara</v>
+        <v>ben taieb</v>
       </c>
       <c r="B310">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>m'haya</v>
+        <v>sidi hmad</v>
       </c>
       <c r="B311">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>ain el aouda</v>
+        <v>leqliaa</v>
       </c>
       <c r="B312">
         <v>45</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>ben taieb</v>
+        <v>kabila</v>
       </c>
       <c r="B313">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>sidi hmad</v>
+        <v>ouled tayeb</v>
       </c>
       <c r="B314">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>leqliaa</v>
+        <v>fezouane</v>
       </c>
       <c r="B315">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>kabila</v>
+        <v>souk el arbaa du gharb</v>
       </c>
       <c r="B316">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>ouled tayeb</v>
+        <v>sidi bibi</v>
       </c>
       <c r="B317">
         <v>45</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>fezouane</v>
+        <v>mejjat</v>
       </c>
       <c r="B318">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>souk el arbaa du gharb</v>
+        <v>zaouyat sidi smail</v>
       </c>
       <c r="B319">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>sidi bibi</v>
+        <v>tahla</v>
       </c>
       <c r="B320">
         <v>45</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>mejjat</v>
+        <v>midelt</v>
       </c>
       <c r="B321">
         <v>45</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>zaouyat sidi smail</v>
+        <v>afourar</v>
       </c>
       <c r="B322">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>tahla</v>
+        <v>ain erreggada</v>
       </c>
       <c r="B323">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>midelt</v>
+        <v>harhoura</v>
       </c>
       <c r="B324">
         <v>45</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>afourar</v>
+        <v>driouch</v>
       </c>
       <c r="B325">
         <v>45</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>ain erreggada</v>
+        <v>sidi aissa ben ali</v>
       </c>
       <c r="B326">
         <v>39</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>harhoura</v>
+        <v>tetouan</v>
       </c>
       <c r="B327">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>driouch</v>
+        <v>echemmaia</v>
       </c>
       <c r="B328">
         <v>45</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>sidi aissa ben ali</v>
+        <v>boukidan - al hoceima</v>
       </c>
       <c r="B329">
         <v>39</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>tetouan</v>
+        <v>tamanar</v>
       </c>
       <c r="B330">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>echemmaia</v>
+        <v>aoulouz</v>
       </c>
       <c r="B331">
         <v>45</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>boukidan - al hoceima</v>
+        <v>el attaouia</v>
       </c>
       <c r="B332">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>tamanar</v>
+        <v>essaouira</v>
       </c>
       <c r="B333">
         <v>45</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>aoulouz</v>
+        <v>zraibat</v>
       </c>
       <c r="B334">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>el attaouia</v>
+        <v>ain assafa</v>
       </c>
       <c r="B335">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>essaouira</v>
+        <v>tiznit</v>
       </c>
       <c r="B336">
         <v>45</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>zraibat</v>
+        <v>boujniba</v>
       </c>
       <c r="B337">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>ain assafa</v>
+        <v>ouled said el oued</v>
       </c>
       <c r="B338">
         <v>29</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>tiznit</v>
+        <v>moullay abdellah amghar</v>
       </c>
       <c r="B339">
         <v>45</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>boujniba</v>
+        <v>ounagha</v>
       </c>
       <c r="B340">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>ouled said el oued</v>
+        <v>dakhla</v>
       </c>
       <c r="B341">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>moullay abdellah amghar</v>
+        <v>mehdia</v>
       </c>
       <c r="B342">
         <v>45</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>ounagha</v>
+        <v>derdara</v>
       </c>
       <c r="B343">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>dakhla</v>
+        <v>oued jdida</v>
       </c>
       <c r="B344">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>mehdia</v>
+        <v>masmouda</v>
       </c>
       <c r="B345">
         <v>45</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>derdara</v>
+        <v>beni mellal</v>
       </c>
       <c r="B346">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>oued jdida</v>
+        <v>drarga</v>
       </c>
       <c r="B347">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>masmouda</v>
+        <v>karia ba mohamed</v>
       </c>
       <c r="B348">
         <v>45</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>beni mellal</v>
+        <v>tazenakht</v>
       </c>
       <c r="B349">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>drarga</v>
+        <v>ain taoujdate</v>
       </c>
       <c r="B350">
         <v>45</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>karia ba mohamed</v>
+        <v>kenitra</v>
       </c>
       <c r="B351">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>tazenakht</v>
+        <v>rommani</v>
       </c>
       <c r="B352">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>ain taoujdate</v>
+        <v>settat - sidi hajaj</v>
       </c>
       <c r="B353">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>kenitra</v>
+        <v>tamait</v>
       </c>
       <c r="B354">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>rommani</v>
+        <v>zagora</v>
       </c>
       <c r="B355">
         <v>45</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>settat - sidi hajaj</v>
+        <v>sidi hajaj</v>
       </c>
       <c r="B356">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>tamait</v>
+        <v>imi ouaddar</v>
       </c>
       <c r="B357">
         <v>39</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>zagora</v>
+        <v>gzenaya</v>
       </c>
       <c r="B358">
         <v>45</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>sidi hajaj</v>
+        <v>ait ourir</v>
       </c>
       <c r="B359">
         <v>45</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>imi ouaddar</v>
+        <v>lamjaara</v>
       </c>
       <c r="B360">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>gzenaya</v>
+        <v>zoumi</v>
       </c>
       <c r="B361">
         <v>45</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>ait ourir</v>
+        <v>stehat</v>
       </c>
       <c r="B362">
         <v>45</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>lamjaara</v>
+        <v>sidi redouane</v>
       </c>
       <c r="B363">
         <v>45</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>zoumi</v>
+        <v>khmis rmila</v>
       </c>
       <c r="B364">
         <v>45</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>stehat</v>
+        <v>tamesluht</v>
       </c>
       <c r="B365">
         <v>45</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>sidi redouane</v>
+        <v>laaouamera</v>
       </c>
       <c r="B366">
         <v>45</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>khmis rmila</v>
+        <v>livo depot casablanca</v>
       </c>
       <c r="B367">
         <v>45</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>tamesluht</v>
+        <v>oued laou</v>
       </c>
       <c r="B368">
         <v>45</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>laaouamera</v>
+        <v>taghbalt</v>
       </c>
       <c r="B369">
         <v>45</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>livo depot casablanca</v>
+        <v>sidi bousber</v>
       </c>
       <c r="B370">
         <v>45</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>oued laou</v>
+        <v>ksar el kebir</v>
       </c>
       <c r="B371">
         <v>45</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>taghbalt</v>
+        <v>chefchaouen</v>
       </c>
       <c r="B372">
         <v>45</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>sidi bousber</v>
+        <v>teroual</v>
       </c>
       <c r="B373">
         <v>45</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>ksar el kebir</v>
+        <v>bouaassida</v>
       </c>
       <c r="B374">
         <v>45</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>chefchaouen</v>
+        <v>dalia</v>
       </c>
       <c r="B375">
         <v>45</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>teroual</v>
+        <v>tamaris</v>
       </c>
       <c r="B376">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>bouaassida</v>
+        <v>tafetachte</v>
       </c>
       <c r="B377">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>dalia</v>
+        <v>el jebha</v>
       </c>
       <c r="B378">
         <v>45</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>tamaris</v>
+        <v>merzouga</v>
       </c>
       <c r="B379">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>tafetachte</v>
+        <v>ait aissa</v>
       </c>
       <c r="B380">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>el jebha</v>
+        <v>sidi allal tazi</v>
       </c>
       <c r="B381">
         <v>45</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>merzouga</v>
+        <v>zaouda</v>
       </c>
       <c r="B382">
         <v>45</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>ait aissa</v>
+        <v>region tanger</v>
       </c>
       <c r="B383">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>sidi allal tazi</v>
+        <v>ain harrouda</v>
       </c>
       <c r="B384">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>zaouda</v>
+        <v>tafraoute</v>
       </c>
       <c r="B385">
         <v>45</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>region tanger</v>
+        <v>rissani</v>
       </c>
       <c r="B386">
         <v>40</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>ain harrouda</v>
+        <v>ait amou</v>
       </c>
       <c r="B387">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>tafraoute</v>
+        <v>bouarfa</v>
       </c>
       <c r="B388">
         <v>45</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>rissani</v>
+        <v>mokrisset</v>
       </c>
       <c r="B389">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>ait amou</v>
+        <v>ounnana</v>
       </c>
       <c r="B390">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>bouarfa</v>
+        <v>jourf el melha</v>
       </c>
       <c r="B391">
         <v>45</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>mokrisset</v>
+        <v>livo depot</v>
       </c>
       <c r="B392">
         <v>45</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>ounnana</v>
+        <v>bouqorra</v>
       </c>
       <c r="B393">
         <v>45</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>jourf el melha</v>
+        <v>tinjdad</v>
       </c>
       <c r="B394">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>livo depot</v>
+        <v>jarf malha</v>
       </c>
       <c r="B395">
         <v>45</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>bouqorra</v>
+        <v>sidi sliman</v>
       </c>
       <c r="B396">
         <v>45</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>tinjdad</v>
+        <v>bni ahmed</v>
       </c>
       <c r="B397">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>jarf malha</v>
+        <v>goulmima</v>
       </c>
       <c r="B398">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>sidi sliman</v>
+        <v>idelsane</v>
       </c>
       <c r="B399">
         <v>45</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>bni ahmed</v>
+        <v>dar guedari</v>
       </c>
       <c r="B400">
         <v>45</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>goulmima</v>
+        <v>tata</v>
       </c>
       <c r="B401">
         <v>40</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>idelsane</v>
+        <v>moqrisst</v>
       </c>
       <c r="B402">
         <v>45</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>dar guedari</v>
+        <v>assa-zag</v>
       </c>
       <c r="B403">
         <v>45</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>tata</v>
+        <v>madina jedida</v>
       </c>
       <c r="B404">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>moqrisst</v>
+        <v>outat el haj</v>
       </c>
       <c r="B405">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>assa-zag</v>
+        <v>ain beida</v>
       </c>
       <c r="B406">
-        <v>45</v>
-[...22 lines deleted...]
-      <c r="B409">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B409"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B406"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fees</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 